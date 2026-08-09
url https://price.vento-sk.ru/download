--- v0 (2026-06-10)
+++ v1 (2026-08-09)
@@ -449,928 +449,489 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I25"/>
+  <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="33" customWidth="1" min="1" max="1"/>
+    <col width="30" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="31" customWidth="1" min="5" max="5"/>
-    <col width="36" customWidth="1" min="6" max="6"/>
+    <col width="18" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
-    <col width="19" customWidth="1" min="8" max="8"/>
-    <col width="20" customWidth="1" min="9" max="9"/>
+    <col width="16" customWidth="1" min="8" max="8"/>
+    <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Оборудование из спецификации</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Размер из спецификации</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>N из спецификации</t>
         </is>
       </c>
       <c r="D1" s="3" t="inlineStr">
         <is>
           <t>L[м] из спецификации</t>
         </is>
       </c>
       <c r="E1" s="4" t="inlineStr">
         <is>
           <t>Схожее оборудование из прайса</t>
         </is>
       </c>
       <c r="F1" s="3" t="inlineStr">
         <is>
           <t>Модель из прайса</t>
         </is>
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Размер из прайса</t>
         </is>
       </c>
       <c r="H1" s="5" t="inlineStr">
         <is>
           <t>Цена из прайса</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Итого цена</t>
         </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" s="1" t="inlineStr">
+      <c r="A2" s="6" t="inlineStr">
         <is>
           <t>Воздуховод Круглые</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
-        <v>250</v>
+        <v>160</v>
       </c>
       <c r="C2" s="3" t="inlineStr"/>
       <c r="D2" s="3" t="n">
-        <v>7.1</v>
-[...21 lines deleted...]
-      </c>
+        <v>0.8</v>
+      </c>
+      <c r="E2" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
+        </is>
+      </c>
+      <c r="F2" s="3" t="inlineStr"/>
+      <c r="G2" s="5" t="inlineStr"/>
+      <c r="H2" s="5" t="inlineStr"/>
+      <c r="I2" s="3" t="inlineStr"/>
     </row>
     <row r="3">
-      <c r="A3" s="1" t="inlineStr">
+      <c r="A3" s="6" t="inlineStr">
         <is>
           <t>Воздуховод Круглые</t>
         </is>
       </c>
       <c r="B3" s="2" t="n">
-        <v>315</v>
+        <v>200</v>
       </c>
       <c r="C3" s="3" t="inlineStr"/>
       <c r="D3" s="3" t="n">
-        <v>22.9</v>
-[...21 lines deleted...]
-      </c>
+        <v>2.3</v>
+      </c>
+      <c r="E3" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
+        </is>
+      </c>
+      <c r="F3" s="3" t="inlineStr"/>
+      <c r="G3" s="5" t="inlineStr"/>
+      <c r="H3" s="5" t="inlineStr"/>
+      <c r="I3" s="3" t="inlineStr"/>
     </row>
     <row r="4">
-      <c r="A4" s="1" t="inlineStr">
+      <c r="A4" s="6" t="inlineStr">
         <is>
           <t>Воздуховод Круглые</t>
         </is>
       </c>
       <c r="B4" s="2" t="n">
-        <v>400</v>
+        <v>250</v>
       </c>
       <c r="C4" s="3" t="inlineStr"/>
       <c r="D4" s="3" t="n">
-        <v>4.6</v>
-[...21 lines deleted...]
-      </c>
+        <v>4.1</v>
+      </c>
+      <c r="E4" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
+        </is>
+      </c>
+      <c r="F4" s="3" t="inlineStr"/>
+      <c r="G4" s="5" t="inlineStr"/>
+      <c r="H4" s="5" t="inlineStr"/>
+      <c r="I4" s="3" t="inlineStr"/>
     </row>
     <row r="5">
-      <c r="A5" s="1" t="inlineStr">
-[...7 lines deleted...]
-        </is>
+      <c r="A5" s="6" t="inlineStr">
+        <is>
+          <t>Воздуховод Круглые</t>
+        </is>
+      </c>
+      <c r="B5" s="2" t="n">
+        <v>315</v>
       </c>
       <c r="C5" s="3" t="inlineStr"/>
       <c r="D5" s="3" t="n">
-        <v>3.9</v>
-[...3 lines deleted...]
-          <t>Воздуховод Прямоуг. OF</t>
+        <v>0.7</v>
+      </c>
+      <c r="E5" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr"/>
-      <c r="G5" s="5" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="G5" s="5" t="inlineStr"/>
+      <c r="H5" s="5" t="inlineStr"/>
+      <c r="I5" s="3" t="inlineStr"/>
     </row>
     <row r="6">
-      <c r="A6" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C6" s="3" t="inlineStr"/>
+      <c r="A6" s="6" t="inlineStr">
+        <is>
+          <t>Отвод-90 Круглые</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="n">
+        <v>160</v>
+      </c>
+      <c r="C6" s="3" t="n">
+        <v>1</v>
+      </c>
       <c r="D6" s="3" t="n">
-        <v>5.2</v>
-[...3 lines deleted...]
-          <t>Воздуховод Прямоуг. OF</t>
+        <v/>
+      </c>
+      <c r="E6" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr"/>
-      <c r="G6" s="5" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="G6" s="5" t="inlineStr"/>
+      <c r="H6" s="5" t="inlineStr"/>
+      <c r="I6" s="3" t="inlineStr"/>
     </row>
     <row r="7">
-      <c r="A7" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C7" s="3" t="inlineStr"/>
+      <c r="A7" s="6" t="inlineStr">
+        <is>
+          <t>Отвод-90 Круглые</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="n">
+        <v>200</v>
+      </c>
+      <c r="C7" s="3" t="n">
+        <v>3</v>
+      </c>
       <c r="D7" s="3" t="n">
-        <v>5.4</v>
-[...3 lines deleted...]
-          <t>Воздуховод Прямоуг. OF</t>
+        <v/>
+      </c>
+      <c r="E7" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr"/>
-      <c r="G7" s="5" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="G7" s="5" t="inlineStr"/>
+      <c r="H7" s="5" t="inlineStr"/>
+      <c r="I7" s="3" t="inlineStr"/>
     </row>
     <row r="8">
-      <c r="A8" s="1" t="inlineStr">
-[...9 lines deleted...]
-      <c r="C8" s="3" t="inlineStr"/>
+      <c r="A8" s="6" t="inlineStr">
+        <is>
+          <t>Отвод-90 Круглые</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="n">
+        <v>250</v>
+      </c>
+      <c r="C8" s="3" t="n">
+        <v>1</v>
+      </c>
       <c r="D8" s="3" t="n">
-        <v>1.4</v>
-[...3 lines deleted...]
-          <t>Воздуховод Прямоуг. OF</t>
+        <v/>
+      </c>
+      <c r="E8" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr"/>
-      <c r="G8" s="5" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="G8" s="5" t="inlineStr"/>
+      <c r="H8" s="5" t="inlineStr"/>
+      <c r="I8" s="3" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
-          <t>Отвод-30 Круглые</t>
-[...3 lines deleted...]
-        <v>250</v>
+          <t>Врезка Круглые</t>
+        </is>
+      </c>
+      <c r="B9" s="2" t="inlineStr">
+        <is>
+          <t>250/160</t>
+        </is>
       </c>
       <c r="C9" s="3" t="n">
         <v>1</v>
       </c>
       <c r="D9" s="3" t="n">
         <v/>
       </c>
       <c r="E9" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr"/>
       <c r="G9" s="5" t="inlineStr"/>
       <c r="H9" s="5" t="inlineStr"/>
       <c r="I9" s="3" t="inlineStr"/>
     </row>
     <row r="10">
-      <c r="A10" s="1" t="inlineStr">
-[...5 lines deleted...]
-        <v>315</v>
+      <c r="A10" s="6" t="inlineStr">
+        <is>
+          <t>Врезка Круглые</t>
+        </is>
+      </c>
+      <c r="B10" s="2" t="inlineStr">
+        <is>
+          <t>250/200</t>
+        </is>
       </c>
       <c r="C10" s="3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D10" s="3" t="n">
         <v/>
       </c>
-      <c r="E10" s="4" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="E10" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
+        </is>
+      </c>
+      <c r="F10" s="3" t="inlineStr"/>
+      <c r="G10" s="5" t="inlineStr"/>
+      <c r="H10" s="5" t="inlineStr"/>
+      <c r="I10" s="3" t="inlineStr"/>
     </row>
     <row r="11">
-      <c r="A11" s="1" t="inlineStr">
-[...5 lines deleted...]
-        <v>250</v>
+      <c r="A11" s="6" t="inlineStr">
+        <is>
+          <t>Врезка Круглые</t>
+        </is>
+      </c>
+      <c r="B11" s="2" t="inlineStr">
+        <is>
+          <t>315/250</t>
+        </is>
       </c>
       <c r="C11" s="3" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="3" t="n">
         <v/>
       </c>
-      <c r="E11" s="4" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="E11" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
+        </is>
+      </c>
+      <c r="F11" s="3" t="inlineStr"/>
+      <c r="G11" s="5" t="inlineStr"/>
+      <c r="H11" s="5" t="inlineStr"/>
+      <c r="I11" s="3" t="inlineStr"/>
     </row>
     <row r="12">
-      <c r="A12" s="1" t="inlineStr">
-[...5 lines deleted...]
-        <v>315</v>
+      <c r="A12" s="6" t="inlineStr">
+        <is>
+          <t>Переход Круглые</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="inlineStr">
+        <is>
+          <t>200/160</t>
+        </is>
       </c>
       <c r="C12" s="3" t="n">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="D12" s="3" t="n">
         <v/>
       </c>
-      <c r="E12" s="4" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="E12" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
+        </is>
+      </c>
+      <c r="F12" s="3" t="inlineStr"/>
+      <c r="G12" s="5" t="inlineStr"/>
+      <c r="H12" s="5" t="inlineStr"/>
+      <c r="I12" s="3" t="inlineStr"/>
     </row>
     <row r="13">
-      <c r="A13" s="1" t="inlineStr">
-[...5 lines deleted...]
-        <v>400</v>
+      <c r="A13" s="6" t="inlineStr">
+        <is>
+          <t>Переход Круглые</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>250/200</t>
+        </is>
       </c>
       <c r="C13" s="3" t="n">
         <v>1</v>
       </c>
       <c r="D13" s="3" t="n">
         <v/>
       </c>
-      <c r="E13" s="4" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="E13" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
+        </is>
+      </c>
+      <c r="F13" s="3" t="inlineStr"/>
+      <c r="G13" s="5" t="inlineStr"/>
+      <c r="H13" s="5" t="inlineStr"/>
+      <c r="I13" s="3" t="inlineStr"/>
     </row>
     <row r="14">
-      <c r="A14" s="1" t="inlineStr">
-[...1 lines deleted...]
-          <t>Отвод-90 Прямоугольные-не ВСН</t>
+      <c r="A14" s="6" t="inlineStr">
+        <is>
+          <t>Переход Круглые</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>800x800</t>
+          <t>315/250</t>
         </is>
       </c>
       <c r="C14" s="3" t="n">
         <v>1</v>
       </c>
       <c r="D14" s="3" t="n">
         <v/>
       </c>
-      <c r="E14" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>Отвод Прямоуг. AF-90</t>
+      <c r="E14" s="7" t="inlineStr">
+        <is>
+          <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr"/>
-      <c r="G14" s="5" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="G14" s="5" t="inlineStr"/>
+      <c r="H14" s="5" t="inlineStr"/>
+      <c r="I14" s="3" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" s="6" t="inlineStr">
         <is>
-          <t>Врезка Круглые</t>
+          <t>Регулирующ.клапан ЗАСЛ.</t>
         </is>
       </c>
       <c r="B15" s="2" t="n">
-        <v>250</v>
+        <v>160</v>
       </c>
       <c r="C15" s="3" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D15" s="3" t="n">
         <v/>
       </c>
       <c r="E15" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F15" s="3" t="inlineStr"/>
       <c r="G15" s="5" t="inlineStr"/>
       <c r="H15" s="5" t="inlineStr"/>
       <c r="I15" s="3" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
-          <t>Врезка Круглые</t>
+          <t>Регулирующ.клапан ЗАСЛ.</t>
         </is>
       </c>
       <c r="B16" s="2" t="n">
-        <v>315</v>
+        <v>200</v>
       </c>
       <c r="C16" s="3" t="n">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D16" s="3" t="n">
         <v/>
       </c>
       <c r="E16" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F16" s="3" t="inlineStr"/>
       <c r="G16" s="5" t="inlineStr"/>
       <c r="H16" s="5" t="inlineStr"/>
       <c r="I16" s="3" t="inlineStr"/>
-    </row>
-[...321 lines deleted...]
-      </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>