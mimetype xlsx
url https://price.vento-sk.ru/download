--- v1 (2026-08-09)
+++ v2 (2026-10-08)
@@ -449,59 +449,59 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I16"/>
+  <dimension ref="A1:I14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
-    <col width="30" customWidth="1" min="1" max="1"/>
+    <col width="36" customWidth="1" min="1" max="1"/>
     <col width="24" customWidth="1" min="2" max="2"/>
     <col width="19" customWidth="1" min="3" max="3"/>
     <col width="22" customWidth="1" min="4" max="4"/>
     <col width="31" customWidth="1" min="5" max="5"/>
     <col width="18" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Оборудование из спецификации</t>
         </is>
       </c>
       <c r="B1" s="2" t="inlineStr">
         <is>
           <t>Размер из спецификации</t>
         </is>
       </c>
       <c r="C1" s="3" t="inlineStr">
         <is>
           <t>N из спецификации</t>
         </is>
@@ -522,416 +522,368 @@
         </is>
       </c>
       <c r="G1" s="5" t="inlineStr">
         <is>
           <t>Размер из прайса</t>
         </is>
       </c>
       <c r="H1" s="5" t="inlineStr">
         <is>
           <t>Цена из прайса</t>
         </is>
       </c>
       <c r="I1" s="3" t="inlineStr">
         <is>
           <t>Итого цена</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="6" t="inlineStr">
         <is>
           <t>Воздуховод Круглые</t>
         </is>
       </c>
       <c r="B2" s="2" t="n">
-        <v>160</v>
+        <v>315</v>
       </c>
       <c r="C2" s="3" t="inlineStr"/>
       <c r="D2" s="3" t="n">
-        <v>0.8</v>
+        <v>0.2</v>
       </c>
       <c r="E2" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F2" s="3" t="inlineStr"/>
       <c r="G2" s="5" t="inlineStr"/>
       <c r="H2" s="5" t="inlineStr"/>
       <c r="I2" s="3" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" s="6" t="inlineStr">
         <is>
           <t>Воздуховод Круглые</t>
         </is>
       </c>
       <c r="B3" s="2" t="n">
-        <v>200</v>
+        <v>400</v>
       </c>
       <c r="C3" s="3" t="inlineStr"/>
       <c r="D3" s="3" t="n">
-        <v>2.3</v>
+        <v>22</v>
       </c>
       <c r="E3" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F3" s="3" t="inlineStr"/>
       <c r="G3" s="5" t="inlineStr"/>
       <c r="H3" s="5" t="inlineStr"/>
       <c r="I3" s="3" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="6" t="inlineStr">
         <is>
-          <t>Воздуховод Круглые</t>
+          <t>Отвод-45 Круглые</t>
         </is>
       </c>
       <c r="B4" s="2" t="n">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="C4" s="3" t="inlineStr"/>
+        <v>400</v>
+      </c>
+      <c r="C4" s="3" t="n">
+        <v>4</v>
+      </c>
       <c r="D4" s="3" t="n">
-        <v>4.1</v>
+        <v/>
       </c>
       <c r="E4" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F4" s="3" t="inlineStr"/>
       <c r="G4" s="5" t="inlineStr"/>
       <c r="H4" s="5" t="inlineStr"/>
       <c r="I4" s="3" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" s="6" t="inlineStr">
         <is>
-          <t>Воздуховод Круглые</t>
+          <t>Отвод-90 Круглые</t>
         </is>
       </c>
       <c r="B5" s="2" t="n">
-        <v>315</v>
-[...1 lines deleted...]
-      <c r="C5" s="3" t="inlineStr"/>
+        <v>355</v>
+      </c>
+      <c r="C5" s="3" t="n">
+        <v>1</v>
+      </c>
       <c r="D5" s="3" t="n">
-        <v>0.7</v>
+        <v/>
       </c>
       <c r="E5" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F5" s="3" t="inlineStr"/>
       <c r="G5" s="5" t="inlineStr"/>
       <c r="H5" s="5" t="inlineStr"/>
       <c r="I5" s="3" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="6" t="inlineStr">
         <is>
           <t>Отвод-90 Круглые</t>
         </is>
       </c>
       <c r="B6" s="2" t="n">
-        <v>160</v>
+        <v>400</v>
       </c>
       <c r="C6" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D6" s="3" t="n">
         <v/>
       </c>
       <c r="E6" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F6" s="3" t="inlineStr"/>
       <c r="G6" s="5" t="inlineStr"/>
       <c r="H6" s="5" t="inlineStr"/>
       <c r="I6" s="3" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="6" t="inlineStr">
         <is>
-          <t>Отвод-90 Круглые</t>
-[...3 lines deleted...]
-        <v>200</v>
+          <t>Врезка Круглые</t>
+        </is>
+      </c>
+      <c r="B7" s="2" t="inlineStr">
+        <is>
+          <t>400/400</t>
+        </is>
       </c>
       <c r="C7" s="3" t="n">
         <v>3</v>
       </c>
       <c r="D7" s="3" t="n">
         <v/>
       </c>
       <c r="E7" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F7" s="3" t="inlineStr"/>
       <c r="G7" s="5" t="inlineStr"/>
       <c r="H7" s="5" t="inlineStr"/>
       <c r="I7" s="3" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
-          <t>Отвод-90 Круглые</t>
+          <t>Стык Круглые</t>
         </is>
       </c>
       <c r="B8" s="2" t="n">
-        <v>250</v>
+        <v>400</v>
       </c>
       <c r="C8" s="3" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="D8" s="3" t="n">
         <v/>
       </c>
       <c r="E8" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F8" s="3" t="inlineStr"/>
       <c r="G8" s="5" t="inlineStr"/>
       <c r="H8" s="5" t="inlineStr"/>
       <c r="I8" s="3" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
-          <t>Врезка Круглые</t>
+          <t>Переход Круглые</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
-          <t>250/160</t>
+          <t>400/315</t>
         </is>
       </c>
       <c r="C9" s="3" t="n">
         <v>1</v>
       </c>
       <c r="D9" s="3" t="n">
         <v/>
       </c>
       <c r="E9" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F9" s="3" t="inlineStr"/>
       <c r="G9" s="5" t="inlineStr"/>
       <c r="H9" s="5" t="inlineStr"/>
       <c r="I9" s="3" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
-          <t>Врезка Круглые</t>
+          <t xml:space="preserve">Переход </t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
-          <t>250/200</t>
+          <t>318/315</t>
         </is>
       </c>
       <c r="C10" s="3" t="n">
         <v>1</v>
       </c>
       <c r="D10" s="3" t="n">
         <v/>
       </c>
       <c r="E10" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F10" s="3" t="inlineStr"/>
       <c r="G10" s="5" t="inlineStr"/>
       <c r="H10" s="5" t="inlineStr"/>
       <c r="I10" s="3" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
-          <t>Врезка Круглые</t>
+          <t xml:space="preserve">Переход </t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>315/250</t>
+          <t>355/221x221</t>
         </is>
       </c>
       <c r="C11" s="3" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="3" t="n">
         <v/>
       </c>
       <c r="E11" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F11" s="3" t="inlineStr"/>
       <c r="G11" s="5" t="inlineStr"/>
       <c r="H11" s="5" t="inlineStr"/>
       <c r="I11" s="3" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
-          <t>Переход Круглые</t>
-[...5 lines deleted...]
-        </is>
+          <t>Заглушка Круглые</t>
+        </is>
+      </c>
+      <c r="B12" s="2" t="n">
+        <v>400</v>
       </c>
       <c r="C12" s="3" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D12" s="3" t="n">
         <v/>
       </c>
       <c r="E12" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F12" s="3" t="inlineStr"/>
       <c r="G12" s="5" t="inlineStr"/>
       <c r="H12" s="5" t="inlineStr"/>
       <c r="I12" s="3" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
-          <t>Переход Круглые</t>
-[...5 lines deleted...]
-        </is>
+          <t>Шумоглушитель ШГ7</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="n">
+        <v>400</v>
       </c>
       <c r="C13" s="3" t="n">
         <v>1</v>
       </c>
       <c r="D13" s="3" t="n">
         <v/>
       </c>
       <c r="E13" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F13" s="3" t="inlineStr"/>
       <c r="G13" s="5" t="inlineStr"/>
       <c r="H13" s="5" t="inlineStr"/>
       <c r="I13" s="3" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
-          <t>Переход Круглые</t>
+          <t>Вентиляционное оборудование ВЦ-Л-0</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>315/250</t>
+          <t>318/221x221</t>
         </is>
       </c>
       <c r="C14" s="3" t="n">
         <v>1</v>
       </c>
       <c r="D14" s="3" t="n">
         <v/>
       </c>
       <c r="E14" s="7" t="inlineStr">
         <is>
           <t>Совпадений не найдено</t>
         </is>
       </c>
       <c r="F14" s="3" t="inlineStr"/>
       <c r="G14" s="5" t="inlineStr"/>
       <c r="H14" s="5" t="inlineStr"/>
       <c r="I14" s="3" t="inlineStr"/>
-    </row>
-[...48 lines deleted...]
-      <c r="I16" s="3" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>